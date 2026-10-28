--- v0 (2026-09-03)
+++ v1 (2026-10-28)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca42b7f121c4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70d48755160b49ee903adc4ebd0c8dfd.psmdcp" Id="R1f7008d45bd64807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92788b10852d40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a53bec5cbe8a452ea7237d740b5f705a.psmdcp" Id="R4ce0b75cd166460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
   <x:si>
     <x:t>NUM</x:t>
   </x:si>
   <x:si>
     <x:t>EL/LA</x:t>
   </x:si>
   <x:si>
     <x:t>ALUMNA/O</x:t>
   </x:si>
   <x:si>
     <x:t>MATRICULA</x:t>
   </x:si>
   <x:si>
     <x:t>NOMBRE DEL ALUMNO</x:t>
   </x:si>
   <x:si>
     <x:t>NOMBRE PARA EL TITULO</x:t>
   </x:si>
   <x:si>
     <x:t>CARRERA</x:t>
   </x:si>
   <x:si>
     <x:t>CURP</x:t>
   </x:si>
   <x:si>
@@ -255,50 +255,260 @@
     <x:t>33</x:t>
   </x:si>
   <x:si>
     <x:t>DESARROLLO HUMANO Y VALORES</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
     <x:t>COMUNICACIÓN Y HABILIDADES DIGITALES</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
     <x:t>Tutoria</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
     <x:t>ESTADÍA TSU EN TURISMO</x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alumno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERNANDEZ CONTRERAS KAREN YURIDIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURISMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HECK060914MQRRNRA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>System.Collections.Generic.HashSet`1[ADES.Models.SE.CalificacionFinal]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGUILAR GANDEAGA AMY LENNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGA061212MQRGNMA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALCOCER ESCOBAR JOSSELYN AMAIRANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOEJ060915MQRLSSA3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEGRIA CRUZ ELIEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESARROLLO DE SOFTWARE MULTIPLATAFORMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AECE990607HCSLRL04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLEN ------------- EDWARD DANIEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEXX010101MNEXXXA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMARO BUITRON GERARDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AABG061118HQRMTRA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDUAGA VAZQUEZ ERIKA CAROLINA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUVE060721MQRNZRA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAÑOS NUÑEZ JAQUELINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRODUCCIÓN AUDIOVISUAL Y ANIMACIÓN 2D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANJ060411MGRXXQA5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARRON CORTES MARIA DEL CARMEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BACC050515MQRRRRA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRICEÑO MATOS EMILIANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIME060401HQRRTMA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CABRERA ORELLANA DYLAN ANTONIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAOD060709HQRBRYA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALDERON LOEZA ANA LETICIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALA061011MQRLZNA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMARA CHUC HEYNER ENRIQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CACH060925HQRMHYA9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPDEPONT MORALES RACHELLE ELISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMR060519MYNPRCA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHE MENDEZ FRANKLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEMF060716HQRHNRA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORDOVA CHUC WENDY ESTRELLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COCW060203MTCRHNA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERNANDEZ RANGEL JUAN CARLOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERJ050313HQRRNNA0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUERRERO ALVARADO JOHANAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUAJ061202HQRRLHA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERNANDEZ CEJA FABIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HECF060502HQRRJBA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERRERA DZUL WILMA GRACIELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEDW060203MQRRZLA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUCHIN BACAB EZEQUIEL FERNELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBE061019HQRCCZA1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -321,52 +531,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:CD4" totalsRowShown="0">
-  <x:autoFilter ref="A3:CD4"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:CD24" totalsRowShown="0">
+  <x:autoFilter ref="A3:CD24"/>
   <x:tableColumns count="82">
     <x:tableColumn id="1" name="NUM"/>
     <x:tableColumn id="2" name="EL/LA"/>
     <x:tableColumn id="3" name="ALUMNA/O"/>
     <x:tableColumn id="4" name="MATRICULA"/>
     <x:tableColumn id="5" name="NOMBRE DEL ALUMNO"/>
     <x:tableColumn id="6" name="NOMBRE PARA EL TITULO"/>
     <x:tableColumn id="7" name="CARRERA"/>
     <x:tableColumn id="8" name="CURP"/>
     <x:tableColumn id="9" name="SUSTENTABILIDAD EN EL TURISMO"/>
     <x:tableColumn id="10" name="1"/>
     <x:tableColumn id="11" name="SERVICIOS DE VIAJE Y TRANSPORTACIÓN"/>
     <x:tableColumn id="12" name="2"/>
     <x:tableColumn id="13" name="FUNDAMENTOS DE ECONOMÍA"/>
     <x:tableColumn id="14" name="3"/>
     <x:tableColumn id="15" name="SERVICIOS DE ALIMENTOS Y BEBIDAS"/>
     <x:tableColumn id="16" name="4"/>
     <x:tableColumn id="17" name="GEOGRAFÍA Y PATRIMONIO"/>
     <x:tableColumn id="18" name="5"/>
     <x:tableColumn id="19" name="PROBABILIDAD Y ESTADÍSTICA"/>
     <x:tableColumn id="20" name="6"/>
     <x:tableColumn id="21" name="HOSPITALIDAD Y ALOJAMIENTO"/>
     <x:tableColumn id="22" name="7"/>
     <x:tableColumn id="23" name="HABILIDADES SOCIOEMOCIONALES Y MANEJO DE CONFLICTOS"/>
     <x:tableColumn id="24" name="8"/>
@@ -702,51 +912,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:CD4"/>
+  <x:dimension ref="A1:CD24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="15.710625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="20.710625" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="45.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="20.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="45.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="20.710625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="20.710625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="10.710625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="20.710625" style="0" customWidth="1"/>
     <x:col min="14" max="15" width="10.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="3" spans="1:82">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -967,50 +1177,722 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="BW3" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="BX3" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="BY3" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="BZ3" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="CA3" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="CB3" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="CC3" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="CD3" s="0" t="s">
         <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:82">
+      <x:c r="A4" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I4" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J4" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:82">
+      <x:c r="A5" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:82">
+      <x:c r="A6" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:82">
+      <x:c r="A7" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:82">
+      <x:c r="A8" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:82">
+      <x:c r="A9" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:82">
+      <x:c r="A10" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:82">
+      <x:c r="A11" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:82">
+      <x:c r="A12" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:82">
+      <x:c r="A13" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:82">
+      <x:c r="A14" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:82">
+      <x:c r="A15" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:82">
+      <x:c r="A16" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:82">
+      <x:c r="A17" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:82">
+      <x:c r="A18" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:82">
+      <x:c r="A19" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:82">
+      <x:c r="A20" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:82">
+      <x:c r="A21" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:82">
+      <x:c r="A22" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:82">
+      <x:c r="A23" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:82">
+      <x:c r="A24" s="0" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="s">
+        <x:v>89</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>